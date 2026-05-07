--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="578" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="775" uniqueCount="336">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -84,117 +84,151 @@
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/12/plc_002_aprova_novas_tabelas_de_vencimento_para_o_saae.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº. 002, DE 20 DE JANEIRO DE 2026 _x000D_
 APROVA NOVAS TABELAS DE VENCIMENTOS DAS CARREIRAS DOS SERVIDORES DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO – SAAE DE LUZ/MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/13/pl_003_aprova_novas_tabelas_de_vencimentos_da_adm_saude_e_educacao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR N.º 003, DE 20 DE JANEIRO DE 2026_x000D_
 APROVA NOVAS TABELAS DE VENCIMENTOS DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO GERAL, DOS PROFISSIONAIS DA SAÚDE E DOS PROFISSIONAIS DA EDUCAÇÃO PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/89/plc_004_-_aprova_nova_tabela_de_vencimento_dos_aaeb_da_educacao.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR N.º 004, DE 27 DE MARÇO DE 2026_x000D_
+ALTERA O ANEXO III DA LEI MUNICIPAL N.º 1.634/2008, PARA REAJUSTAR A TABELA DE VENCIMENTOS DO CARGO DE AUXILIAR  ADMINISTRATIVO DA EDUCAÇÃO BÁSICA - AAEB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Ailton Duarte</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/90/plc_005_-_altera_grupo_e_tabela_dos_auxiliares_administrativos.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR N.º 005, DE 27 DE MARÇO DE 2026_x000D_
+ALTERA A LEI COMPLEMENTAR N.º 13, DE 21 DE DEZEMBRO DE 2010, QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS _x000D_
+PROFISSIONAIS DA SAÚDE PÚBLICA MUNICIPAL, PARA CRIAR NOVO GRUPO DE CARGOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/87/plc_006_-_altera_as_leis_complementares_n.o_13-2010_e_40-2014_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR N.º 006, DE 06 DE ABRIL DE 2026_x000D_
+ALTERA AS LEIS COMPLEMENTARES Nº. 13/2010 E Nº. 40/2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>24</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>ADRIANO MAKITO</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/24/pr_001__m_desportivo__anderson_renato_da_silva.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE MÉRITO DESPORTIVO E DÁ OUTRAS PROVIDÊNCIAS”. (ANDERSON RENATO DA SILVA)</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/25/pr_002_honra_ao_merito____luis_otavio_alves_ferreira.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE HONRA AO MÉRITO E DÁ OUTRAS PROVIDÊNCIAS”. ( LUÍS OTÁVIO ALVES FERREIRA SILVA)</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/26/pr_003_jovem_empreendedora_jaqueline_costa_santos_bento.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE JOVEM EMPREENDEDORA À EMPRESÁRIA QUE MENCIONA, NOS TERMOS DA RESOLUÇÃO N° 220/2014, DE 07 DE ABRIL DE 2014”. ( JAQUELINE COSTA SANTOS BENTO)</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/27/pr_004_mulher_destaque_lorene_consuelo_batista_xavier.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO MULHERES DESTAQUES E DÁ OUTRAS PROVIDÊNCIAS”. (LORENE CONSUELO BATISTA XAVIER)</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>RENATA SANTOS CUSTÓDIO</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/28/pr_005_jovem_empreendedora_mislene_gontijo_silva_ferreira.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE JOVEM EMPREENDEDORA À EMPRESÁRIA QUE MENCIONA, NOS TERMOS DA RESOLUÇÃO N° 220/2014, DE 07 DE ABRIL DE 2014”. (MISLENE GONTIJO SILVA FERREIRA)</t>
   </si>
   <si>
     <t>29</t>
-  </si>
-[...1 lines deleted...]
-    <t>6</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/29/pr_006_cidadao_honorario_cleudes_cassiano_da_cruz.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO HONORÁRIO E DÁ OUTRAS PROVIDÊNCIAS”. (CLEUDES CASSIANO DA CRUZ)</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/30/pr_007_cidadao_honorario_antonio_carlos_arantes.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO HONORÁRIO E DÁ OUTRAS PROVIDÊNCIAS”. ( DEPUTADO ESTADUAL ANTÔNIO CARLOS ARANTES)</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>8</t>
   </si>
@@ -558,235 +592,472 @@
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 039/2026, DE 10 DE MARÇO DE 2026._x000D_
 “CONCEDE TÍTULO MULHERES DESTAQUES E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/70/pr_040_jovem_empreendedor_alisson_silva_lemos.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 040/2026, DE 10 DE MARÇO DE 2026._x000D_
 “CONCEDE TÍTULO DE JOVEM EMPREENDEDOR AO EMPRESÁRIO QUE MENCIONA, NOS TERMOS DA RESOLUÇÃO N° 220/2014, DE 07 DE ABRIL DE 2014”</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/71/pr_041__m_desportivo__carlaile_antonio_cesar.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 041/2026, DE 10 DE MARÇO DE 2026._x000D_
 “CONCEDE TÍTULO DE MÉRITO DESPORTIVO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/79/pr_042_mulher_destaque_maria_da_luz_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO Nº 042/2026, DE 23 DE MARÇO DE 2026._x000D_
+“CONCEDE TÍTULO MULHERES DESTAQUES E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/80/pr_043__m_desportivo__cristiano_jose_de_almeida.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO Nº 043/2026, DE 23 DE MARÇO DE 2026._x000D_
+“CONCEDE TÍTULO DE MÉRITO DESPORTIVO E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/81/pr_044__m_desportivo__cassio_araujo_duarte.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO Nº 044/2026, DE 23 DE MARÇO DE 2026._x000D_
+“CONCEDE TÍTULO DE MÉRITO DESPORTIVO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/83/pr_045_honra_ao_merito____maria_jose_miranda_pereira.pdf</t>
+  </si>
+  <si>
+    <t>“CONCEDE TÍTULO DE HONRA AO MÉRITO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/111/projeto_de_resolucao_046_2026____realizacao_da_reuniao_solene_de_entrega_de_honrarias_na_sede_da_camara_municipal.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A REALIZAÇÃO DA REUNIÃO SOLENE DE ENTREGA DE HONRARIAS NA SEDE DA CÂMARA MUNICIPAL.”</t>
+  </si>
+  <si>
     <t>48</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/48/pl_001_-_autoriza_o_custeio_de_aluguel_de_imovel_no_ambito_da_politica_municipal_de_desenvolvimento_economico_ao_empresario_individual.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 001, DE 08 DE JANEIRO DE 2026 _x000D_
 AUTORIZA O CUSTEIO DE ALUGUEL DE IMÓVEL NO ÂMBITO DA POLÍTICA MUNICIPAL DE  DESENVOLVIMENTO ECONÔMICO AO EMPRESÁRIO INDIVIDUAL JEFFERSON JUNIO DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GPRES</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/1/pl_002__autoriza_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2026 DE 12 DE JANEIRO DE 2026._x000D_
 “AUTORIZA ABERTURA DE CRÉDITO ESPECIAL”.</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/2/pl_003_aprova_novas_tabelas_de_vencimentos_da_adm_saude_e_educacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RECOMPOSIÇÃO DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>46</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/46/pl_004_-_altera_dispositivos_na_lei_municipal_no_3.121_de_31_de_dezembro_de_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 004, DE 05 DE FEVEREIRO DE 2026 ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº_x000D_
 3.121, DE 31 DE DEZEMBRO DE 2025, QUE "ESTABELECE NORMAS E PROCEDIMENTOS PARA O EXERCÍCIO DO LICENCIAMENTO AMBIENTAL SIMPLIFICADO, CONCOMITANTE OU TRIFÁSICO E DA FISCALIZAÇÃO AMBIENTAL NO MUNICÍPIO DE LUZ E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/3/pl_005_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal_sim.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 005, DE 11 DE FEVEREIRO DE 2026_x000D_
 DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL – SIM, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/42/pl_006_-_icismep.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 006, DE 26 DE FEVEREIRO DE 2026_x000D_
 RATIFICA O TERMO DE ADESÃO DO MUNICÍPIO DE LUZ AO CONTRATO DE CONSÓRCIO PÚBLICO DA INSTITUIÇÃO DE COOPERAÇÃO INTERMUNICIPAL DO MÉDIO PARAOPEBA - ICISMEP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>44</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/44/pl_007_-_autoriza_a_premiacao_atraves_de_sorteio_de_premios_para_incentivo_ao_recolhimento_a_vista_do_iptu_relativo_ao_exercicio_de_2026_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREMIAÇÃO ATRAVÉS DE SORTEIO DE PRÊMIOS PARA INCENTIVO AO RECOLHIMENTO À VISTA DO IPTU RELATIVO AO EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/49/pl_008_-_autoriza_o_municipio_a_aderir_ao_sinesp_nos_termos_da_lei_14.597-2023_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LUZ A ADERIR AO SISTEMA NACIONAL DO ESPORTE (SINESP), NOS TERMOS DA LEI FEDERAL Nº. 14.597/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/76/pl_009_-_altera_a_lei_2.395_que_cria_gratificacao_para_servidores_do_saae_a_disposicao_em_regime_de_plantao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 009, DE 16 DE MARÇO DE 2026_x000D_
 ALTERA OS DISPOSITIVOS QUE MENCIONA DA LEI 2.395/2015 QUE “CRIA GRATIFICAÇÃO PARA SERVIDORES DO SAAE – SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DO MUNICÍPIO DE LUZ À DISPOSIÇÃO EM REGIME DE PLANTÃO PARA ATENDIMENTO DAS URGÊNCIAS E EMERGÊNCIAS NOS FINAIS DE SEMANA, DIAS SANTOS E FERIADOS” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/86/pl_010_-_auxilio_para_aperfeicoamento_e_pesquisa.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 010/2026 DE 18 DE MARÇO DE 2026._x000D_
+AUTORIZA A CONCESSÃO E AUXÍLIO FINANCEIRO PARA CURSOS DE APERFEIÇOAMENTO E PESQUISA NO PRIMEIRO SEMESTRE DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/77/pl_011_-_autoriza_abertura_de_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 011/2026 DE 23 DE MARÇO DE 2026._x000D_
+“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL”.</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/82/pl_012_-_autoriza_abertura_de_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 012/2026 DE 23 DE MARÇO DE 2026._x000D_
+“AUTORIZA ABERTURA DE CRÉDITO ESPECIAL”.</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/91/pl_013_-_dispoe_sobre_a_denominacao_de_proprio_municipal_-_creche_escola_nadir_gontijo_guimaraes_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N.º 013/2026, DE 13 DE ABRIL 2026._x000D_
+“DISPÕE SOBRE A NOMEAÇÃO DE PRÓPRIO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.”.</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/147/pl_014_-_ldo_2027_com_anexos.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DE DIRETRIZES ORÇAMENTÁRIAS – 2027_x000D_
+PROJETO DE LEI N.º 014 DE 15 DE ABRIL DE 2026_x000D_
+DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2027 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/5/indicacao_002_2026_juliano.pdf</t>
   </si>
   <si>
     <t>Vereador JULIANO DO CAXUXA indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente que seja analisada a possibilidade de implantação de estacionamento em apenas um dos lados da Rua Dez de Abril, no trecho compreendido entre a Avenida Laerton Paulinelli e a Avenida Bom Despacho, mantendo-se o tráfego de veículos em ambos os sentidos da via.</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/6/indicacao_003_2026_lena.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 03/2026_x000D_
 A Vereadora que esta subscreve, em conformidade com o texto regimental desta Casa Legislativa, INDICA ao Prefeito Municipal no sentido de que seja feito meio fio na Rua Belo Horizonte, bairro Novo Oriente.</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal que adote as providências necessárias para encaminhar a esta Casa Legislativa projeto de lei que institua a concessão de vale alimentação aos membros do Conselho Tutelar do Município.</t>
   </si>
   <si>
     <t>MARIA ELENA SILVA SOUSA, ADRIANO MAKITO, ANANIAS DE ESTEIOS, CARLOS HENRIQUE ARAÚJO TOMÁZ, JULIANO OLIVEIRA PEREIRA, LUCAS GONTIJO GUIMARÃES, MATEUS OLIVEIRA ARAÚJO, RENATA SANTOS CUSTÓDIO, ROGÉRIO APARECIDO SILVA</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2026_x000D_
 Os vereadores que esta subscrevem, em conformidade com o texto regimental desta Casa Legislativa, INDICA ao Prefeito Municipal no sentido de que seja tapado o buraco no acostamento da Rua Abaeté e instalado uma placa proibido jogar lixo no local.</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/20/indicacao_006_2026_lena.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 06/2026_x000D_
 A Vereadora que esta subscreve, em conformidade com o texto regimental desta Casa Legislativa, INDICA ao Prefeito Municipal no sentido de que seja feito uma limpeza no bairro Grandes Lagos como corte de matos e uma atenção especial aos bueiros que estão entupidos de lixo.</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/21/indicacao_007_2026_lena.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2026_x000D_
 A Vereadora que esta subscreve, em conformidade com o texto regimental desta Casa Legislativa, INDICA ao Prefeito Municipal no sentido de que seja tapado o buraco no acostamento da Rua Abaeté e instalado uma placa proibido jogar lixo no local.</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/43/indicacao_08_2026_-_ananias_de_esteios.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, em conformidade com o texto regimental desta Casa Legislativa, INDICA ao Prefeito Municipal no sentido de que que determine à Secretaria Municipal de Fazenda e à Procuradoria Jurídica a análise de viabilidade para o pagamento das diferenças remuneratórias devidas aos servidores públicos municipais, decorrentes da contagem de tempo prevista na Lei Complementar Municipal nº 195, de 13 de maio de 2025, no que tange ao adicional por tempo de serviço e às férias-prêmio convertidas em espécie.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/72/indicacao_09_2026_-_renata_custodio.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal no sentido que através da secretaria competente, estude a possibilidade de criar e oferecer cursos de capacitação e  qualificação profissional voltados às mulheres empreendedoras do município.</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/78/indicacao_010_2026_lena.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 010/2026_x000D_
+• Realizar a manutenção e reparo de uma ponte que se encontra danificada, bem como promover melhorias em trechos da estrada rural com a colocação  de entulho, na região da Mamona, nas proximidades da residência do Sr. Jiló.</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/85/indicacao_012.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 12/2026_x000D_
+A Vereadora que esta subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal que, por  meio da Secretaria competente, estude e adote medidas urgentes para aumentar a segurança no  trânsito do município de Luz, especialmente no que se refere à proteção dos ciclistas.</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/109/indicacao_013_2026_ananias.pdf</t>
+  </si>
+  <si>
+    <t>Indicação nº 013/2026_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Chefe do Poder Executivo Municipal, por meio do setor competente, que seja realizado o calçamento em frente à igrejinha da Comunidade Bom Jardim, neste município.</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/110/indicacao_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal no sentido que seja feito a canaleta na Avenida Bom Despacho entre as Ruas 13 de Maio e Djalma Luís da Silva, do lado em que se encontra a residência 980.</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/146/indicacao_015_2026_lucas_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 15/2026_x000D_
+O Vereador que esta subscreve, em conformidade com o texto regimental desta Casa Legislativa, INDICA ao Prefeito Municipal no sentido de que seja instalado uma placa de Proibido Estacionar na Ruas Antônio Gomes de Macedo, próximo ao portão da Vila Vicentina.</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moções</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/112/mocao_de_aplauso_01_2026_davi.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Luz, por iniciativa da Vereadora Renata Custódio, vem, por meio desta, expressar Moção de Aplausos ao jovem Davi Miguel Teixeira Santos, aluno da Escolinha do América, em reconhecimento à sua destacada participação na Go Cup, realizada na cidade de Goiânia.</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/113/mocao_de_aplauso_02_2026_peoes_e_salva_vidas.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal, por iniciativa da Vereadora Lena Trocadora, vem, por meio desta Moção, expressar seus mais sinceros aplausos e reconhecimento a:_x000D_
+•	Edmar Aparecido Gonçalves Santos (Peão) _x000D_
+•	Warley Augusto Borges (Peão) _x000D_
+•	Felipe Oliveira Lima (Peão) _x000D_
+•	Haycon Brener Xavier Carvalho (Salva-Vidas) _x000D_
+•	Victor Hugo Andrade Pereira (Salva-Vidas)</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/148/mocao_de_aplausos_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Luz/MG, por iniciativa do Vereador Rogério Aparecido Silva, vem, na forma regimental, apresentar Moção de Aplausos ao _x000D_
+Instituto Histórico e Geográfico de Minas Gerais (IHGMG), em reconhecimento aos relevantes serviços prestados à preservação da história, da memória e da identidade cultural do Estado de Minas Gerais.</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/149/mocao_de_aplausos_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Luz/MG, por iniciativa do Vereador Rogério Aparecido Silva, apresenta Moção de Aplausos à Arcádia de Minas Gerais, pelo _x000D_
+notável trabalho desenvolvido na promoção da cultura, das artes e da literatura no Estado.</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/150/mocao_de_aplausos_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Luz/MG, por iniciativa do Vereador Rogério Aparecido Silva, apresenta Moção de Aplausos à Associação Brasileira de Jornalistas e Escritores de Turismo – ABRAJET/MG, pelos relevantes serviços prestados na divulgação turística, cultural e histórica do Estado de Minas Gerais.</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/151/mocao_de_aplausos_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Luz/MG, por iniciativa do Vereador Rogério Aparecido Silva, apresenta Moção de Aplausos à Miss Brasil Global e Miss Simpatia 2026, Giovanna Starling, pelo destaque e representação do Estado de Minas Gerais nos concursos de beleza, promovendo a cultura, a identidade e os _x000D_
+valores mineiros.</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/152/mocao_de_aplausos_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Luz/MG, por iniciativa do Vereador Rogério Aparecido Silva, apresenta Moção de Aplausos à Academia Luzense de Letras _x000D_
+(ALL), em reconhecimento à sua contribuição para o desenvolvimento cultural, literário e intelectual do município de Luz e de toda a região.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/19/requerimento_01_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, em conformidade com o texto regimental desta Casa Legislativa, após aprovação Plenária, requer a Vossa Excelência, seja oficiado ao Prefeito Municipal para que sejam prestadas as seguintes informações relativas aos servidores públicos municipais, referentes aos últimos 24_x000D_
 (vinte e quatro) meses: _x000D_
 1) Quantidade de servidores afastados do exercício de suas funções, por Secretaria/órgão da Administração Municipal</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/73/requerimento_02_2026.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao Sr. Prefeito Municipal, sejam encaminhadas a esta Casa Legislativa informações detalhadas sobre a parceria firmada entre a Prefeitura Municipal de Luz e a Associação AGLAS – Associação Grande Luz de Ação Solidária.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/75/requerimento_03_2026.pdf</t>
   </si>
   <si>
     <t>Venho por meio deste requerer a Vossa Excelência o envio a esta Casa Legislativa da relação discriminada dos processos judiciais e respectivos beneficiários, bem como os valores que justificaram o pedido constante da Lei Orçamentária 3117/2025, na qual foram arroladas as seguintes despesas orçamentárias:_x000D_
 ✓ 3.3.90.91.00.00.00_x000D_
 ✓ 4.6.90.91.00.00.00</t>
   </si>
   <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/84/requerimento_004_2026_-_mateus_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 004/2026_x000D_
+O Vereador que este subscreve, em conformidade com texto regimental desta Casa Legislativa, requer a Vossa Excelência, após ouvido o Plenário, seja _x000D_
+oficiado ao Sr. Prefeito Municipal, para encaminhar a esta Casa Legislativa informações acerca da situação dos terrenos doados pelo município.</t>
+  </si>
+  <si>
     <t>PLLM</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo Municipal</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/18/pl_01_2026_lm_recomposicao_subsodio_vereadores.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01, DO L.M., DE 21 DE JANEIRO DE 2026_x000D_
 Autoriza a recomposição do subsídio dos Vereadores à Câmara Municipal de Luz</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/17/pl_02_2026_utilidade_publica_associacao_luzense_de_letras.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 02, DE 23 DE JANEIRO DE 2026._x000D_
 Declara de Utilidade Pública a Academia Luzense de Letras - ALL</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/15/pl_03_2026_lm_tramitacao_e_execucao_emendas_parlamentares_ao_orcamento_publico_municipal.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 03, DO L.M., DE 29 DE JANEIRO DE 2026_x000D_
 Dispõe sobre a proposição, tramitação, execução, transparência e fiscalização das emendas parlamentares ao orçamento público municipal no âmbito do_x000D_
@@ -804,51 +1075,59 @@
   </si>
   <si>
     <t>PROJETO DE LEI Nº 05 DO LM_x000D_
 Declara de Utilidade Pública a Associação Luzense Mãos a Obra</t>
   </si>
   <si>
     <t>PLCLM</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do LM</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/10/plc_01_2026_recomposicao_vencimentos_e_aposentadoria-com_impacto.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 01, DO L.M., DE 21 DE JANEIRO DE 2026_x000D_
 Aprova nova tabela de vencimentos dos servidores públicos da Câmara Municipal de Luz, reajusta o valor da complementação do provento de aposentadoria do servidor inativo e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/14/pl_02_2026_utilidade_publica_associacao_luzense_de_letras.pdf</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/23/pl_03_2026_lm_tramitacao_e_execucao_emendas_parlamentares_ao_orcamento_publico_municipal.pdf</t>
   </si>
   <si>
-    <t>45</t>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/88/pl_05_2026_declara_de_utilidade_publica_a_associacao_luzense_maos_a_obra.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 05, DE 06 DE FEVEREIRO DE 2026_x000D_
+Declara de Utilidade Pública a Associação_x000D_
+Luzense Mãos a Obra</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
     <t>http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/45/substitutivo_001_ao_plc_003_vencimentos_adm_saude_e_educacao.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO Nº 001 AO PROJETO DE LEI COMPLEMENTAR N.º 003, DE 20 DE JANEIRO DE 2026_x000D_
 APROVA NOVAS TABELAS DE VENCIMENTOS DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO GERAL, DOS PROFISSIONAIS DA SAÚDE E DOS PROFISSIONAIS DA EDUCAÇÃO PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1165,62 +1444,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/12/plc_002_aprova_novas_tabelas_de_vencimento_para_o_saae.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/13/pl_003_aprova_novas_tabelas_de_vencimentos_da_adm_saude_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/24/pr_001__m_desportivo__anderson_renato_da_silva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/25/pr_002_honra_ao_merito____luis_otavio_alves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/26/pr_003_jovem_empreendedora_jaqueline_costa_santos_bento.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/27/pr_004_mulher_destaque_lorene_consuelo_batista_xavier.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/28/pr_005_jovem_empreendedora_mislene_gontijo_silva_ferreira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/29/pr_006_cidadao_honorario_cleudes_cassiano_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/30/pr_007_cidadao_honorario_antonio_carlos_arantes.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/31/pr_008_honra_ao_merito____luis_flavio_santos_vitor.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/32/pr_009_mulher_destaque_erika_raquel_de_matos_sousa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/33/pr_011__m_desportivo__._jose_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/35/pr_012__cidada_honoraria_ludimila_fonseca_azevedo_falcao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/36/pr_013__m_desportivo__marco_tulio_silva_marciano.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/37/pr_014_mulher_destaque_edmara_caldas_santos_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/38/pr_015_mulher_destaque_greicy_romano_silva_e_castro.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/39/pr_016_honra_ao_merito____saulo_assuncao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/40/pr_017_honra_ao_merito____vagner_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/41/pr_018_jovem_empreendedor_-_leonardo_duarte_calixto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/50/pr_019_honra_ao_merito____beatriz_aparecida_garcia_de_paula.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/51/pr_020_cidadao_honorario_luiz_antonio_mendes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/52/pr_021__cidada_honoraria_ana_carolina_pinto_caram_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/53/pr_022_cidadao_honorario_joao_paulo_rodrigues_rocha_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/54/pr_023_jovem_empreendedor_joao_marcos_rocha_chaves.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/55/pr_024__m_desportivo_-_uinter_oliveira_leite.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/56/pr_025_cidadao_honorario_-_joao_jose_campos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/57/pr_026_honra_ao_merito____gustavo_caetano_luiz.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/74/pr_027__cidada_honoraria_ana_marcia_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/58/pr_028_mulher_destaque_raquel_garcia_oliveira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/59/pr_029_mulher_destaque_elisabete_cortes_carvalho_de_paula.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/60/pr_030_honra_ao_merito____adilza_gontijo_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/61/pr_031_jovem_empreendedora_tamara_mota_pereira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/62/pr_032__m_desportivo_-_charles_miranda_carvalho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/63/pr_033_jovem_empreendedor_ederson_daniel_oliveira_vieira.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/64/pr_034_mulher_destaque_maria_morais_gama.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/65/pr_035__merito_desportivo_-_marcus_vinicius_neiva_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/66/pr_036_jovem_empreendedor_carlos_eduardo_ventura_santos_sales.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/67/pr_037__cidada_honoraria_camila_alves_romualdo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/68/pr_038_honra_ao_merito_____eduardo_chaves_lamounier.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/69/pr_039_mulher_destaque_denise_aparecida_dias_silva.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/70/pr_040_jovem_empreendedor_alisson_silva_lemos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/71/pr_041__m_desportivo__carlaile_antonio_cesar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/48/pl_001_-_autoriza_o_custeio_de_aluguel_de_imovel_no_ambito_da_politica_municipal_de_desenvolvimento_economico_ao_empresario_individual.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/1/pl_002__autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/2/pl_003_aprova_novas_tabelas_de_vencimentos_da_adm_saude_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/46/pl_004_-_altera_dispositivos_na_lei_municipal_no_3.121_de_31_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/3/pl_005_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal_sim.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/42/pl_006_-_icismep.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/44/pl_007_-_autoriza_a_premiacao_atraves_de_sorteio_de_premios_para_incentivo_ao_recolhimento_a_vista_do_iptu_relativo_ao_exercicio_de_2026_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/49/pl_008_-_autoriza_o_municipio_a_aderir_ao_sinesp_nos_termos_da_lei_14.597-2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/76/pl_009_-_altera_a_lei_2.395_que_cria_gratificacao_para_servidores_do_saae_a_disposicao_em_regime_de_plantao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/5/indicacao_002_2026_juliano.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/6/indicacao_003_2026_lena.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/20/indicacao_006_2026_lena.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/21/indicacao_007_2026_lena.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/43/indicacao_08_2026_-_ananias_de_esteios.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/72/indicacao_09_2026_-_renata_custodio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/19/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/73/requerimento_02_2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/75/requerimento_03_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/18/pl_01_2026_lm_recomposicao_subsodio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/17/pl_02_2026_utilidade_publica_associacao_luzense_de_letras.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/15/pl_03_2026_lm_tramitacao_e_execucao_emendas_parlamentares_ao_orcamento_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/16/pl_04_2026_capital_nacional_da_palmeira_macauba.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/8/pl_05_2026_declara_de_utilidade_publica_a_associacao_luzense_maos_a_obra.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/10/plc_01_2026_recomposicao_vencimentos_e_aposentadoria-com_impacto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/14/pl_02_2026_utilidade_publica_associacao_luzense_de_letras.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/23/pl_03_2026_lm_tramitacao_e_execucao_emendas_parlamentares_ao_orcamento_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/45/substitutivo_001_ao_plc_003_vencimentos_adm_saude_e_educacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/12/plc_002_aprova_novas_tabelas_de_vencimento_para_o_saae.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/13/pl_003_aprova_novas_tabelas_de_vencimentos_da_adm_saude_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/89/plc_004_-_aprova_nova_tabela_de_vencimento_dos_aaeb_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/90/plc_005_-_altera_grupo_e_tabela_dos_auxiliares_administrativos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/87/plc_006_-_altera_as_leis_complementares_n.o_13-2010_e_40-2014_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/24/pr_001__m_desportivo__anderson_renato_da_silva.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/25/pr_002_honra_ao_merito____luis_otavio_alves_ferreira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/26/pr_003_jovem_empreendedora_jaqueline_costa_santos_bento.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/27/pr_004_mulher_destaque_lorene_consuelo_batista_xavier.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/28/pr_005_jovem_empreendedora_mislene_gontijo_silva_ferreira.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/29/pr_006_cidadao_honorario_cleudes_cassiano_da_cruz.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/30/pr_007_cidadao_honorario_antonio_carlos_arantes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/31/pr_008_honra_ao_merito____luis_flavio_santos_vitor.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/32/pr_009_mulher_destaque_erika_raquel_de_matos_sousa.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/33/pr_011__m_desportivo__._jose_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/35/pr_012__cidada_honoraria_ludimila_fonseca_azevedo_falcao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/36/pr_013__m_desportivo__marco_tulio_silva_marciano.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/37/pr_014_mulher_destaque_edmara_caldas_santos_silva.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/38/pr_015_mulher_destaque_greicy_romano_silva_e_castro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/39/pr_016_honra_ao_merito____saulo_assuncao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/40/pr_017_honra_ao_merito____vagner_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/41/pr_018_jovem_empreendedor_-_leonardo_duarte_calixto.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/50/pr_019_honra_ao_merito____beatriz_aparecida_garcia_de_paula.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/51/pr_020_cidadao_honorario_luiz_antonio_mendes.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/52/pr_021__cidada_honoraria_ana_carolina_pinto_caram_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/53/pr_022_cidadao_honorario_joao_paulo_rodrigues_rocha_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/54/pr_023_jovem_empreendedor_joao_marcos_rocha_chaves.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/55/pr_024__m_desportivo_-_uinter_oliveira_leite.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/56/pr_025_cidadao_honorario_-_joao_jose_campos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/57/pr_026_honra_ao_merito____gustavo_caetano_luiz.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/74/pr_027__cidada_honoraria_ana_marcia_de_freitas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/58/pr_028_mulher_destaque_raquel_garcia_oliveira.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/59/pr_029_mulher_destaque_elisabete_cortes_carvalho_de_paula.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/60/pr_030_honra_ao_merito____adilza_gontijo_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/61/pr_031_jovem_empreendedora_tamara_mota_pereira.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/62/pr_032__m_desportivo_-_charles_miranda_carvalho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/63/pr_033_jovem_empreendedor_ederson_daniel_oliveira_vieira.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/64/pr_034_mulher_destaque_maria_morais_gama.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/65/pr_035__merito_desportivo_-_marcus_vinicius_neiva_gomes_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/66/pr_036_jovem_empreendedor_carlos_eduardo_ventura_santos_sales.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/67/pr_037__cidada_honoraria_camila_alves_romualdo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/68/pr_038_honra_ao_merito_____eduardo_chaves_lamounier.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/69/pr_039_mulher_destaque_denise_aparecida_dias_silva.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/70/pr_040_jovem_empreendedor_alisson_silva_lemos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/71/pr_041__m_desportivo__carlaile_antonio_cesar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/79/pr_042_mulher_destaque_maria_da_luz_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/80/pr_043__m_desportivo__cristiano_jose_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/81/pr_044__m_desportivo__cassio_araujo_duarte.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/83/pr_045_honra_ao_merito____maria_jose_miranda_pereira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/111/projeto_de_resolucao_046_2026____realizacao_da_reuniao_solene_de_entrega_de_honrarias_na_sede_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/48/pl_001_-_autoriza_o_custeio_de_aluguel_de_imovel_no_ambito_da_politica_municipal_de_desenvolvimento_economico_ao_empresario_individual.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/1/pl_002__autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/2/pl_003_aprova_novas_tabelas_de_vencimentos_da_adm_saude_e_educacao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/46/pl_004_-_altera_dispositivos_na_lei_municipal_no_3.121_de_31_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/3/pl_005_dispoe_sobre_a_criacao_do_servico_de_inspecao_municipal_sim.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/42/pl_006_-_icismep.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/44/pl_007_-_autoriza_a_premiacao_atraves_de_sorteio_de_premios_para_incentivo_ao_recolhimento_a_vista_do_iptu_relativo_ao_exercicio_de_2026_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/49/pl_008_-_autoriza_o_municipio_a_aderir_ao_sinesp_nos_termos_da_lei_14.597-2023_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/76/pl_009_-_altera_a_lei_2.395_que_cria_gratificacao_para_servidores_do_saae_a_disposicao_em_regime_de_plantao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/86/pl_010_-_auxilio_para_aperfeicoamento_e_pesquisa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/77/pl_011_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/82/pl_012_-_autoriza_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/91/pl_013_-_dispoe_sobre_a_denominacao_de_proprio_municipal_-_creche_escola_nadir_gontijo_guimaraes_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/147/pl_014_-_ldo_2027_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/5/indicacao_002_2026_juliano.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/6/indicacao_003_2026_lena.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/20/indicacao_006_2026_lena.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/21/indicacao_007_2026_lena.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/43/indicacao_08_2026_-_ananias_de_esteios.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/72/indicacao_09_2026_-_renata_custodio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/78/indicacao_010_2026_lena.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/85/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/109/indicacao_013_2026_ananias.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/110/indicacao_14-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/146/indicacao_015_2026_lucas_.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/112/mocao_de_aplauso_01_2026_davi.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/113/mocao_de_aplauso_02_2026_peoes_e_salva_vidas.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/148/mocao_de_aplausos_03_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/149/mocao_de_aplausos_04_2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/150/mocao_de_aplausos_05_2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/151/mocao_de_aplausos_06_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/152/mocao_de_aplausos_07_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/19/requerimento_01_2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/73/requerimento_02_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/75/requerimento_03_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/84/requerimento_004_2026_-_mateus_araujo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/18/pl_01_2026_lm_recomposicao_subsodio_vereadores.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/17/pl_02_2026_utilidade_publica_associacao_luzense_de_letras.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/15/pl_03_2026_lm_tramitacao_e_execucao_emendas_parlamentares_ao_orcamento_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/16/pl_04_2026_capital_nacional_da_palmeira_macauba.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/8/pl_05_2026_declara_de_utilidade_publica_a_associacao_luzense_maos_a_obra.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/10/plc_01_2026_recomposicao_vencimentos_e_aposentadoria-com_impacto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/14/pl_02_2026_utilidade_publica_associacao_luzense_de_letras.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/23/pl_03_2026_lm_tramitacao_e_execucao_emendas_parlamentares_ao_orcamento_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/88/pl_05_2026_declara_de_utilidade_publica_a_associacao_luzense_maos_a_obra.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luz.mg.leg.br/media/sapl/public/materialegislativa/2026/45/substitutivo_001_ao_plc_003_vencimentos_adm_saude_e_educacao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H74"/>
+  <dimension ref="A1:H101"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="218" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="223.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
@@ -1289,1827 +1568,2472 @@
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="H4" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>29</v>
-      </c>
-[...13 lines deleted...]
-        <v>26</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
       <c r="H6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G9" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" t="s">
+        <v>39</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="D11" t="s">
-[...5 lines deleted...]
-      <c r="G11" s="1" t="s">
+      <c r="H11" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
         <v>52</v>
       </c>
-      <c r="B12" t="s">
-[...2 lines deleted...]
-      <c r="C12" t="s">
+      <c r="G12" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D12" t="s">
-[...5 lines deleted...]
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>52</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="H13" t="s">
         <v>57</v>
-      </c>
-[...19 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" t="s">
+        <v>37</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H14" t="s">
         <v>61</v>
-      </c>
-[...19 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" t="s">
         <v>64</v>
       </c>
-      <c r="B15" t="s">
-[...11 lines deleted...]
-      <c r="F15" t="s">
+      <c r="G15" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F16" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F17" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="H17" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" t="s">
+        <v>37</v>
+      </c>
+      <c r="E18" t="s">
+        <v>38</v>
+      </c>
+      <c r="F18" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>76</v>
       </c>
       <c r="H18" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" t="s">
+        <v>37</v>
+      </c>
+      <c r="E19" t="s">
+        <v>38</v>
+      </c>
+      <c r="F19" t="s">
+        <v>64</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D19" t="s">
-[...5 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" t="s">
+        <v>38</v>
+      </c>
+      <c r="F20" t="s">
+        <v>64</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="H20" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" t="s">
+        <v>37</v>
+      </c>
+      <c r="E21" t="s">
+        <v>38</v>
+      </c>
+      <c r="F21" t="s">
+        <v>52</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="H21" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>88</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>89</v>
+      </c>
+      <c r="D22" t="s">
+        <v>37</v>
+      </c>
+      <c r="E22" t="s">
+        <v>38</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="H22" t="s">
         <v>91</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>93</v>
+      </c>
+      <c r="D23" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" t="s">
+        <v>52</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="H23" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>97</v>
+      </c>
+      <c r="D24" t="s">
+        <v>37</v>
+      </c>
+      <c r="E24" t="s">
+        <v>38</v>
+      </c>
+      <c r="F24" t="s">
+        <v>75</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H24" t="s">
         <v>99</v>
-      </c>
-[...19 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>101</v>
+      </c>
+      <c r="D25" t="s">
+        <v>37</v>
+      </c>
+      <c r="E25" t="s">
+        <v>38</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H25" t="s">
         <v>103</v>
-      </c>
-[...19 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>105</v>
+      </c>
+      <c r="D26" t="s">
+        <v>37</v>
+      </c>
+      <c r="E26" t="s">
+        <v>38</v>
+      </c>
+      <c r="F26" t="s">
+        <v>106</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="H26" t="s">
         <v>108</v>
-      </c>
-[...13 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>109</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>110</v>
+      </c>
+      <c r="D27" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" t="s">
+        <v>38</v>
+      </c>
+      <c r="F27" t="s">
+        <v>39</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="H27" t="s">
         <v>112</v>
-      </c>
-[...19 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>114</v>
+      </c>
+      <c r="D28" t="s">
+        <v>37</v>
+      </c>
+      <c r="E28" t="s">
+        <v>38</v>
+      </c>
+      <c r="F28" t="s">
+        <v>106</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H28" t="s">
         <v>116</v>
-      </c>
-[...19 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>118</v>
+      </c>
+      <c r="D29" t="s">
+        <v>37</v>
+      </c>
+      <c r="E29" t="s">
+        <v>38</v>
+      </c>
+      <c r="F29" t="s">
         <v>119</v>
       </c>
-      <c r="B29" t="s">
-[...11 lines deleted...]
-      <c r="F29" t="s">
+      <c r="G29" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>123</v>
       </c>
-      <c r="B30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E30" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F30" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>124</v>
       </c>
       <c r="H30" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>126</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D31" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E31" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F31" t="s">
+        <v>119</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32" t="s">
+        <v>37</v>
+      </c>
+      <c r="E32" t="s">
+        <v>38</v>
+      </c>
+      <c r="F32" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>131</v>
       </c>
       <c r="H32" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>133</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D33" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E33" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F33" t="s">
+        <v>130</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
         <v>48</v>
       </c>
       <c r="D34" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E34" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F34" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H34" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>140</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D35" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E35" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F35" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H35" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>143</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D36" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E36" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F36" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H36" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="D37" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E37" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F37" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H37" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D38" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E38" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F38" t="s">
-        <v>127</v>
+        <v>137</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H38" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D39" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E39" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F39" t="s">
-        <v>96</v>
+        <v>137</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H39" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D40" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E40" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F40" t="s">
-        <v>96</v>
+        <v>144</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H40" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D41" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E41" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F41" t="s">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H41" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E42" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F42" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="H42" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D43" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E43" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F43" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H43" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D44" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E44" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F44" t="s">
-        <v>120</v>
+        <v>75</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H44" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D45" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="E45" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F45" t="s">
-        <v>41</v>
+        <v>119</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H45" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D46" t="s">
-        <v>174</v>
+        <v>37</v>
       </c>
       <c r="E46" t="s">
+        <v>38</v>
+      </c>
+      <c r="F46" t="s">
+        <v>106</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>175</v>
       </c>
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>10</v>
+        <v>177</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>16</v>
+        <v>96</v>
       </c>
       <c r="D47" t="s">
-        <v>174</v>
+        <v>37</v>
       </c>
       <c r="E47" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="F47" t="s">
+        <v>130</v>
+      </c>
+      <c r="G47" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="G47" s="1" t="s">
+      <c r="H47" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>16</v>
+        <v>180</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="D48" t="s">
-        <v>174</v>
+        <v>37</v>
       </c>
       <c r="E48" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="F48" t="s">
-        <v>178</v>
+        <v>52</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>181</v>
       </c>
       <c r="H48" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>183</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>184</v>
       </c>
       <c r="D49" t="s">
-        <v>174</v>
+        <v>37</v>
       </c>
       <c r="E49" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>38</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>185</v>
       </c>
       <c r="H49" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>20</v>
+        <v>187</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="D50" t="s">
-        <v>174</v>
+        <v>37</v>
       </c>
       <c r="E50" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>38</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H50" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>45</v>
+        <v>192</v>
       </c>
       <c r="D51" t="s">
-        <v>174</v>
+        <v>37</v>
       </c>
       <c r="E51" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="H51" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>49</v>
+        <v>196</v>
       </c>
       <c r="D52" t="s">
-        <v>174</v>
+        <v>37</v>
       </c>
       <c r="E52" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>38</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="H52" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>53</v>
+        <v>200</v>
       </c>
       <c r="D53" t="s">
-        <v>174</v>
+        <v>37</v>
       </c>
       <c r="E53" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="H53" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>58</v>
+        <v>10</v>
       </c>
       <c r="D54" t="s">
-        <v>174</v>
+        <v>204</v>
       </c>
       <c r="E54" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>205</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="H54" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
         <v>16</v>
       </c>
       <c r="D55" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E55" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F55" t="s">
-        <v>54</v>
+        <v>208</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="H55" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
         <v>20</v>
       </c>
       <c r="D56" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E56" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F56" t="s">
-        <v>127</v>
+        <v>208</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="H56" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>49</v>
+        <v>200</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D57" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E57" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F57" t="s">
-        <v>96</v>
+        <v>29</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>13</v>
+        <v>213</v>
       </c>
       <c r="H57" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>108</v>
+        <v>20</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="D58" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E58" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F58" t="s">
         <v>208</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="H58" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>100</v>
+        <v>184</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D59" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E59" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>205</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="H59" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>104</v>
+        <v>192</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D60" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E60" t="s">
-        <v>202</v>
+        <v>205</v>
+      </c>
+      <c r="F60" t="s">
+        <v>29</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="H60" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="D61" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E61" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>205</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="H61" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="D62" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E62" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F62" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="H62" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>95</v>
+        <v>227</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
       <c r="D63" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="E63" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>205</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="H63" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="D64" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="E64" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="F64" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="H64" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D65" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="E65" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>205</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="H65" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>91</v>
+        <v>236</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="D66" t="s">
-        <v>230</v>
+        <v>204</v>
       </c>
       <c r="E66" t="s">
-        <v>231</v>
+        <v>205</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="H66" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>87</v>
+        <v>239</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>16</v>
+        <v>85</v>
       </c>
       <c r="D67" t="s">
-        <v>230</v>
+        <v>204</v>
       </c>
       <c r="E67" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>205</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="H67" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D68" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="E68" t="s">
-        <v>231</v>
+        <v>243</v>
+      </c>
+      <c r="F68" t="s">
+        <v>64</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="H68" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>83</v>
+        <v>33</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="D69" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="E69" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="F69" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="H69" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D70" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="E70" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="F70" t="s">
-        <v>120</v>
+        <v>106</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>240</v>
+        <v>13</v>
       </c>
       <c r="H70" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>62</v>
+        <v>118</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D71" t="s">
         <v>242</v>
       </c>
       <c r="E71" t="s">
         <v>243</v>
       </c>
+      <c r="F71" t="s">
+        <v>249</v>
+      </c>
       <c r="G71" s="1" t="s">
-        <v>244</v>
+        <v>13</v>
       </c>
       <c r="H71" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="D72" t="s">
         <v>242</v>
       </c>
       <c r="E72" t="s">
         <v>243</v>
       </c>
       <c r="F72" t="s">
-        <v>96</v>
+        <v>137</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="H72" t="s">
-        <v>235</v>
+        <v>252</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="D73" t="s">
         <v>242</v>
       </c>
       <c r="E73" t="s">
         <v>243</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="H73" t="s">
-        <v>237</v>
+        <v>254</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>248</v>
+        <v>188</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
+        <v>63</v>
+      </c>
+      <c r="D74" t="s">
+        <v>242</v>
+      </c>
+      <c r="E74" t="s">
+        <v>243</v>
+      </c>
+      <c r="F74" t="s">
+        <v>75</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H74" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>257</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>68</v>
+      </c>
+      <c r="D75" t="s">
+        <v>242</v>
+      </c>
+      <c r="E75" t="s">
+        <v>243</v>
+      </c>
+      <c r="F75" t="s">
+        <v>52</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H75" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>260</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>72</v>
+      </c>
+      <c r="D76" t="s">
+        <v>242</v>
+      </c>
+      <c r="E76" t="s">
+        <v>243</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H76" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>263</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>15</v>
+      </c>
+      <c r="D77" t="s">
+        <v>242</v>
+      </c>
+      <c r="E77" t="s">
+        <v>243</v>
+      </c>
+      <c r="F77" t="s">
+        <v>137</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H77" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>266</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>19</v>
+      </c>
+      <c r="D78" t="s">
+        <v>242</v>
+      </c>
+      <c r="E78" t="s">
+        <v>243</v>
+      </c>
+      <c r="F78" t="s">
+        <v>75</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H78" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>269</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>85</v>
+      </c>
+      <c r="D79" t="s">
+        <v>242</v>
+      </c>
+      <c r="E79" t="s">
+        <v>243</v>
+      </c>
+      <c r="F79" t="s">
+        <v>106</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H79" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>272</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>89</v>
+      </c>
+      <c r="D80" t="s">
+        <v>242</v>
+      </c>
+      <c r="E80" t="s">
+        <v>243</v>
+      </c>
+      <c r="F80" t="s">
+        <v>144</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H80" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>275</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
         <v>10</v>
       </c>
-      <c r="D74" t="s">
-[...12 lines deleted...]
-        <v>252</v>
+      <c r="D81" t="s">
+        <v>276</v>
+      </c>
+      <c r="E81" t="s">
+        <v>277</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H81" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>280</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>16</v>
+      </c>
+      <c r="D82" t="s">
+        <v>276</v>
+      </c>
+      <c r="E82" t="s">
+        <v>277</v>
+      </c>
+      <c r="F82" t="s">
+        <v>137</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H82" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>283</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>20</v>
+      </c>
+      <c r="D83" t="s">
+        <v>276</v>
+      </c>
+      <c r="E83" t="s">
+        <v>277</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H83" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>286</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>24</v>
+      </c>
+      <c r="D84" t="s">
+        <v>276</v>
+      </c>
+      <c r="E84" t="s">
+        <v>277</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H84" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>289</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>28</v>
+      </c>
+      <c r="D85" t="s">
+        <v>276</v>
+      </c>
+      <c r="E85" t="s">
+        <v>277</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H85" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>292</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>33</v>
+      </c>
+      <c r="D86" t="s">
+        <v>276</v>
+      </c>
+      <c r="E86" t="s">
+        <v>277</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H86" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>295</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>59</v>
+      </c>
+      <c r="D87" t="s">
+        <v>276</v>
+      </c>
+      <c r="E87" t="s">
+        <v>277</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H87" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>105</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>298</v>
+      </c>
+      <c r="E88" t="s">
+        <v>299</v>
+      </c>
+      <c r="F88" t="s">
+        <v>130</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H88" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>302</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" t="s">
+        <v>298</v>
+      </c>
+      <c r="E89" t="s">
+        <v>299</v>
+      </c>
+      <c r="F89" t="s">
+        <v>52</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H89" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>305</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>20</v>
+      </c>
+      <c r="D90" t="s">
+        <v>298</v>
+      </c>
+      <c r="E90" t="s">
+        <v>299</v>
+      </c>
+      <c r="F90" t="s">
+        <v>130</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H90" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>308</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>24</v>
+      </c>
+      <c r="D91" t="s">
+        <v>298</v>
+      </c>
+      <c r="E91" t="s">
+        <v>299</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H91" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>101</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>311</v>
+      </c>
+      <c r="E92" t="s">
+        <v>312</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H92" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>97</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>16</v>
+      </c>
+      <c r="D93" t="s">
+        <v>311</v>
+      </c>
+      <c r="E93" t="s">
+        <v>312</v>
+      </c>
+      <c r="F93" t="s">
+        <v>106</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H93" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>89</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>20</v>
+      </c>
+      <c r="D94" t="s">
+        <v>311</v>
+      </c>
+      <c r="E94" t="s">
+        <v>312</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H94" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>93</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>24</v>
+      </c>
+      <c r="D95" t="s">
+        <v>311</v>
+      </c>
+      <c r="E95" t="s">
+        <v>312</v>
+      </c>
+      <c r="F95" t="s">
+        <v>144</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H95" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>63</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>28</v>
+      </c>
+      <c r="D96" t="s">
+        <v>311</v>
+      </c>
+      <c r="E96" t="s">
+        <v>312</v>
+      </c>
+      <c r="F96" t="s">
+        <v>130</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H96" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>72</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>10</v>
+      </c>
+      <c r="D97" t="s">
+        <v>323</v>
+      </c>
+      <c r="E97" t="s">
+        <v>324</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H97" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>85</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>16</v>
+      </c>
+      <c r="D98" t="s">
+        <v>323</v>
+      </c>
+      <c r="E98" t="s">
+        <v>324</v>
+      </c>
+      <c r="F98" t="s">
+        <v>106</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H98" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>123</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>20</v>
+      </c>
+      <c r="D99" t="s">
+        <v>323</v>
+      </c>
+      <c r="E99" t="s">
+        <v>324</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H99" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>329</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>28</v>
+      </c>
+      <c r="D100" t="s">
+        <v>323</v>
+      </c>
+      <c r="E100" t="s">
+        <v>324</v>
+      </c>
+      <c r="F100" t="s">
+        <v>130</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H100" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>196</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>10</v>
+      </c>
+      <c r="D101" t="s">
+        <v>332</v>
+      </c>
+      <c r="E101" t="s">
+        <v>333</v>
+      </c>
+      <c r="F101" t="s">
+        <v>29</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H101" t="s">
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3143,50 +4067,77 @@
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>